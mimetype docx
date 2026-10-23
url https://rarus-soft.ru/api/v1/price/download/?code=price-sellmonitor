--- v0 (2026-06-16)
+++ v1 (2026-10-23)
@@ -1,36669 +1,19528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="6B625AAD" w14:textId="7B6A9BB0">
+    <w:p w14:paraId="043383F2" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
       <w:pPr>
-        <w:pStyle w:val="719"/>
+        <w:pStyle w:val="1"/>
         <w:pBdr>
-          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
-        <w:spacing/>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тарифы</w:t>
+        <w:t xml:space="preserve">Тарифы </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Sellmonitor</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="731"/>
+        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="ffffff" w:fill="ffffff"/>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="4949"/>
         <w:gridCol w:w="2380"/>
       </w:tblGrid>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="0DBEA86C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="28056615" w14:textId="77777777">
+          <w:p w14:paraId="47599030" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Артикул</w:t>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t>Артикул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3850E012" w14:textId="77777777">
+          <w:p w14:paraId="51FD60E5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Название номенклатуры</w:t>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t>Название номенклатуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="64904E5B" w14:textId="77777777">
+          <w:p w14:paraId="007B1AC5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Рекомендованная розничная цена, руб. Без НДС</w:t>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:t>Рекомендованная розничная цена, руб. Без НДС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="35E8FC0C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="23219266" w14:textId="77777777">
+          <w:p w14:paraId="664FFB32" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947099</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFD6D28" w14:textId="77777777">
+          <w:p w14:paraId="256488D7" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Базовый. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 1 месяц</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8DA566" w14:textId="77777777">
+          <w:p w14:paraId="1CE26FD5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>19 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="132349AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1A6AD" w14:textId="77777777">
+          <w:p w14:paraId="461A1EA4" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947105</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4E479F82" w14:textId="77777777">
+          <w:p w14:paraId="731661F3" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Базовый. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 3 месяца</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5E550B83" w14:textId="77777777">
+          <w:p w14:paraId="3CB8A874" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>45 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="6D18BBA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="11FF43DB" w14:textId="77777777">
+          <w:p w14:paraId="4BCE3C07" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947112</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="198CAD21" w14:textId="77777777">
+          <w:p w14:paraId="41E1ABA3" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Базовый. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 6 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2E418F87" w14:textId="77777777">
+          <w:p w14:paraId="098276EB" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>59 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="57F859B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="47C9471A" w14:textId="77777777">
+          <w:p w14:paraId="68E41543" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947129</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="343888BC" w14:textId="77777777">
+          <w:p w14:paraId="1110A7A6" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Базовый. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 12 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="75A6ED11" w14:textId="77777777">
+          <w:p w14:paraId="46FC4BE5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">98 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>98 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="44D790A9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5E706238" w14:textId="77777777">
+          <w:p w14:paraId="6D95E2C5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947136</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA7D014" w14:textId="77777777">
+          <w:p w14:paraId="2A2988FE" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Расширенный. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 1 месяц</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7F717BF9" w14:textId="77777777">
+          <w:p w14:paraId="167941A2" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>49 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="38CEC670" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4C914A8C" w14:textId="77777777">
+          <w:p w14:paraId="1CD56EB3" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947143</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="78DDA8E6" w14:textId="77777777">
+          <w:p w14:paraId="4304918F" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Расширенный. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 3 месяц</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5FF199" w14:textId="77777777">
+          <w:p w14:paraId="2150EE32" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">99 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>99 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="7137EC3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1FD989" w14:textId="77777777">
+          <w:p w14:paraId="6F9F7B18" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947167</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="711BFFE1" w14:textId="77777777">
+          <w:p w14:paraId="544241B3" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Расширенный. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 6 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="50CEF6C2" w14:textId="77777777">
+          <w:p w14:paraId="0CDF6525" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">169 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>169 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="34E3EB5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC38935" w14:textId="77777777">
+          <w:p w14:paraId="096F0262" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947174</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7E985E99" w14:textId="77777777">
+          <w:p w14:paraId="02BB26D2" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Расширенный. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildberries</w:t>
+              <w:t>Wildberries</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> и OZON на 12 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCC1BFF" w14:textId="77777777">
+          <w:p w14:paraId="60CD0920" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">279 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>279 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="782AE186" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="407FC8F6" w14:textId="77777777">
+          <w:p w14:paraId="26C93E5B" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947181</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="17B16264" w14:textId="77777777">
+          <w:p w14:paraId="1169EE4C" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Дополнительная площадка Яндекс Маркет 1 месяц</w:t>
+              <w:t xml:space="preserve">. Дополнительная площадка Яндекс </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>Маркет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="618D8CF0" w14:textId="77777777">
+          <w:p w14:paraId="27E786CB" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="02023020" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="03AC0BF0" w14:textId="77777777">
+          <w:p w14:paraId="201AD255" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947198</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="57A39052" w14:textId="77777777">
+          <w:p w14:paraId="4003DC13" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Дополнительная площадка Яндекс Маркет 3 месяца</w:t>
+              <w:t xml:space="preserve">. Дополнительная площадка Яндекс </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>Маркет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="690FC788" w14:textId="77777777">
+          <w:p w14:paraId="6F1E8C88" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>19 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="2A19B924" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="67D0BAD9" w14:textId="77777777">
+          <w:p w14:paraId="28FCF2B3" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947204</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5218BF1D" w14:textId="77777777">
+          <w:p w14:paraId="0AF783EA" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Дополнительная площадка Яндекс Маркет 6 месяцев</w:t>
+              <w:t xml:space="preserve">. Дополнительная площадка Яндекс </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>Маркет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2527ADD5" w14:textId="77777777">
+          <w:p w14:paraId="548C6C0B" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>29 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="610B7920" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="20EB623B" w14:textId="77777777">
+          <w:p w14:paraId="37E05712" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947211</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="00A6C647" w14:textId="77777777">
+          <w:p w14:paraId="347921D6" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Дополнительная площадка Яндекс Маркет 12 месяцев</w:t>
+              <w:t xml:space="preserve">. Дополнительная площадка Яндекс </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>Маркет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12 месяцев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="45A8CA54" w14:textId="77777777">
+          <w:p w14:paraId="2613CF7B" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>49 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="690C254A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0C628D" w14:textId="77777777">
+          <w:p w14:paraId="1032997E" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947228</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2900003947228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB594FE" w14:textId="77777777">
+          <w:p w14:paraId="00373A96" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мегамаркет</w:t>
+              <w:t>Мегамаркет</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 месяц</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7A0528" w14:textId="77777777">
+          <w:p w14:paraId="61CF4EBA" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="3FB1F119" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="48978EFA" w14:textId="77777777">
+          <w:p w14:paraId="11FF6971" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947235</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="685F2ADB" w14:textId="77777777">
+          <w:p w14:paraId="0E7CDA90" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мегамаркет</w:t>
+              <w:t>Мегамаркет</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 месяца</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="48A067B2" w14:textId="77777777">
+          <w:p w14:paraId="66D976DD" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>19 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="53D9DBA9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="4C638449" w14:textId="77777777">
+          <w:p w14:paraId="287B2CBE" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947242</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD1431D" w14:textId="77777777">
+          <w:p w14:paraId="187034A4" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мегамаркет</w:t>
+              <w:t>Мегамаркет</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="6901EEDB" w14:textId="77777777">
+          <w:p w14:paraId="23A03339" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>29 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="1D5095C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7343E57B" w14:textId="77777777">
+          <w:p w14:paraId="67CCC6F2" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2900003947259</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>2900003947259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="05FF7B88" w14:textId="77777777">
+          <w:p w14:paraId="35F928FA" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мегамаркет</w:t>
+              <w:t>Мегамаркет</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="40E97F52" w14:textId="77777777">
+          <w:p w14:paraId="32A5CA59" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>49 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="3393BA55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="230183E0" w14:textId="77777777">
+          <w:p w14:paraId="378E6D73" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2900003987224</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t> 2900003987224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="69D99335" w14:textId="77777777">
+          <w:p w14:paraId="6E09A82C" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamoda</w:t>
+              <w:t>Lamoda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 месяц</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="308D82FB" w14:textId="77777777">
+          <w:p w14:paraId="03858032" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="0FC2E865" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="74768483" w14:textId="77777777">
+          <w:p w14:paraId="45602340" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2900003987231</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t> 2900003987231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="27574566" w14:textId="77777777">
+          <w:p w14:paraId="143515F6" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamoda</w:t>
+              <w:t>Lamoda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 месяца</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="03C37DC4" w14:textId="77777777">
+          <w:p w14:paraId="53982B53" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>19 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="23EBFD1D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="7E356A24" w14:textId="77777777">
+          <w:p w14:paraId="435A2AFB" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2900003987248</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t> 2900003987248</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="28E1CF32" w14:textId="77777777">
+          <w:p w14:paraId="752FB32D" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamoda</w:t>
+              <w:t>Lamoda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="0544753D" w14:textId="77777777">
+          <w:p w14:paraId="41F9B6F0" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 000</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>29 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-        <w:trPr/>
+      <w:tr w:rsidR="00333BE7" w14:paraId="4B9C6DC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1478" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="2C54668D" w14:textId="77777777">
+          <w:p w14:paraId="2F5A18E7" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2900003987255</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t> 2900003987255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="5829CBC8" w14:textId="77777777">
+          <w:p w14:paraId="2E7A27D1" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sellmonitor</w:t>
+              <w:t>Sellmonitor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. Дополнительная площадка </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamoda</w:t>
+              <w:t>Lamoda</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12 месяцев</w:t>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="808080" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="808080" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
             </w:tcBorders>
             <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="60" w:type="dxa"/>
-              <w:top w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="60" w:type="dxa"/>
-              <w:bottom w:w="60" w:type="dxa"/>
             </w:tcMar>
-            <w:tcW w:w="1782" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-            <w:textDirection w:val="lrTb"/>
-            <w:noWrap w:val="false"/>
           </w:tcPr>
-          <w:p w14:paraId="34B2AAB1" w14:textId="77777777">
+          <w:p w14:paraId="1F5644DC" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="004D6143">
             <w:pPr>
               <w:pBdr>
-                <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+                <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+                <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:before="240"/>
-              <w:ind/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 000</w:t>
+              <w:t>49 000</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="6DC1C1D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2C84E5" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F32CF9" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D10EF86" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>32 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="1290008A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D355C79" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43295703" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FBEBC1" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>79 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="2A07C892" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3971752A" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A8AD97" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="721851D2" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>119 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="61A3F055" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A65672" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="134EF8E2" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AEA2AF" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>159 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="206F97A1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6947E822" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A158D7" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D9E693" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>199 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="4313E66D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7418C9A3" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC5D5C" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D968908" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>239 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="0500A66C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7BBA70" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAC4888" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72676E55" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="006D3C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>279 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3C3E" w:rsidRPr="006D3C3E" w14:paraId="52200D38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FD3450" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="00160AF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2900004065433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CC8196" w14:textId="77777777" w:rsidR="006D3C3E" w:rsidRDefault="006D3C3E" w:rsidP="00160AF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sellmonitor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Репрайсер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3C3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 40 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="60" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="60" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="518ABA75" w14:textId="591DFCBB" w:rsidR="00160AF5" w:rsidRPr="00160AF5" w:rsidRDefault="00160AF5" w:rsidP="00160AF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00160AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>319 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B68BDE7" w14:textId="77777777">
+    <w:p w14:paraId="32A7FAB5" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="00333BE7">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
-        <w:spacing/>
-        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4081F31C" w14:textId="77777777">
+    <w:p w14:paraId="7149B1AA" w14:textId="77777777" w:rsidR="00333BE7" w:rsidRDefault="00333BE7">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
+    <w:sectPr w:rsidR="00333BE7">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+      <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3437E737" w14:textId="77777777">
+    <w:p w14:paraId="31931563" w14:textId="77777777" w:rsidR="004D6143" w:rsidRDefault="004D6143">
       <w:pPr>
-        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EC0C5B7" w14:textId="77777777">
+    <w:p w14:paraId="39FDB0E0" w14:textId="77777777" w:rsidR="004D6143" w:rsidRDefault="004D6143">
       <w:pPr>
-        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Times New Roman">
-[...3 lines deleted...]
-    <w:panose1 w:val="05010000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05010000000000000000"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...3 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69377736" w14:textId="77777777">
+    <w:p w14:paraId="1311FE38" w14:textId="77777777" w:rsidR="004D6143" w:rsidRDefault="004D6143">
       <w:pPr>
-        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68DB5429" w14:textId="77777777">
+    <w:p w14:paraId="580B45C5" w14:textId="77777777" w:rsidR="004D6143" w:rsidRDefault="004D6143">
       <w:pPr>
-        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03445C5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6302D5CE"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="3512FC4C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F028C244"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%2."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3FA9F64C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="39E68D3C"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="4C3B66BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B246D0CE"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1440"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2160"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2880"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3600"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4320"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5040"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5760"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6480"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="58A7E573"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12BC35D0"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1440"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2160"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2880"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3600"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4320"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5040"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5760"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6480"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="68270028"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1CE4FB4"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="69708BAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="323CB3EC"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="f9fafb"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="F9FAFB"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%2."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="7A3A42AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3361EE2"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%1."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="f9fafb"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="F9FAFB"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:start w:val="1"/>
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%2."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%3."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%4."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%5."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%6."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%7."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%8."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
-      <w:lvlText w:val="%9."/>
-      <w:numFmt w:val="decimal"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="180" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="7B7E5D22"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0A9EA4B0"/>
     <w:lvl w:ilvl="0">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="709"/>
+        <w:ind w:left="709" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="1429"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2149"/>
+        <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="2869"/>
+        <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="3589"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="4309"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="·"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5029"/>
+        <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="o"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="5749"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:isLgl w:val="false"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
-      <w:lvlText w:val="§"/>
-      <w:numFmt w:val="bullet"/>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:hanging="360" w:left="6469"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
-[...2 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
-  <w:documentProtection/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00333BE7"/>
+    <w:rsid w:val="00160AF5"/>
+    <w:rsid w:val="00333BE7"/>
+    <w:rsid w:val="004D6143"/>
+    <w:rsid w:val="006D3C3E"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="false"/>
-    <m:dispDef m:val="true"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="x-none"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="15950355"/>
+  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="382">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Level 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="character" w:styleId="150">
-[...2 lines deleted...]
-    <w:link w:val="719"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="151">
-[...2 lines deleted...]
-    <w:link w:val="720"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="152">
-[...2 lines deleted...]
-    <w:link w:val="721"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="153">
-[...2 lines deleted...]
-    <w:link w:val="722"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="154">
-[...2 lines deleted...]
-    <w:link w:val="723"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="155">
-[...2 lines deleted...]
-    <w:link w:val="724"/>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="156">
-[...2 lines deleted...]
-    <w:link w:val="725"/>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="157">
-[...2 lines deleted...]
-    <w:link w:val="726"/>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="158">
-[...2 lines deleted...]
-    <w:link w:val="727"/>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="160">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="866"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="10"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="162">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="868"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="11"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="164">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="870"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="29"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="168">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="873"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="30"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="177">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="881"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="179">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="883"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="182">
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="886"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="185">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="889"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="718" w:default="1">
-[...1 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
-[...225 lines deleted...]
-      <w:ind/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblBorders/>
     </w:tblPr>
-    <w:tcPr>
-[...185 lines deleted...]
-    <w:basedOn w:val="729"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...174 lines deleted...]
-    <w:basedOn w:val="729"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="11">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="afafaf" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="afafaf" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...170 lines deleted...]
-    <w:basedOn w:val="729"/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="afafaf" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="afafaf" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...420 lines deleted...]
-  <w:style w:type="table" w:styleId="735">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...205 lines deleted...]
-  <w:style w:type="table" w:styleId="736">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="737">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
     <w:name w:val="Plain Table 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...102 lines deleted...]
-  <w:style w:type="table" w:styleId="738">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-11">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="989898" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="739" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="bcd6ee" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="bcd6ee" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9EC4E6" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="740" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f7caab" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="f7caab" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B286" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="741" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="dadada" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="dadada" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="CACACA" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="742" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffe598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffe598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFDA6A" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="743" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="b3c5e7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="b3c5e7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="91ACDC" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="744" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="c4dfb2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="c4dfb2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="AAD190" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...191 lines deleted...]
-  <w:style w:type="table" w:styleId="745">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-2">
     <w:name w:val="Grid Table 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="6a6a6a" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="6a6a6a" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="746" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="68a2d8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="68a2d8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="747" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="748" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="749" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="750" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="751" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...203 lines deleted...]
-  <w:style w:type="table" w:styleId="752">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-3">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="6a6a6a" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="6a6a6a" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="753" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="68a2d8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="68a2d8" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="754" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="755" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="756" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="757" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="758" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...64 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...32 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:pPr>
-[...106 lines deleted...]
-  <w:style w:type="table" w:styleId="759">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-4">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="6f6f6f" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="6f6f6f" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="760" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="761" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DEEBF6" w:themeColor="accent1" w:themeTint="32" w:fill="DEEBF6" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="762" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="763" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="764" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="765" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...201 lines deleted...]
-  <w:style w:type="table" w:styleId="766">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-5">
     <w:name w:val="Grid Table 5 Dark"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="bfbfbf" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="767" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ddeaf6" w:themeColor="accent1" w:themeTint="34" w:fill="ddeaf6" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="768" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B3D0EB" w:themeColor="accent1" w:themeTint="75" w:fill="B3D0EB" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="fbe5d6" w:themeColor="accent2" w:themeTint="32" w:fill="fbe5d6" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="769" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F6C3A0" w:themeColor="accent2" w:themeTint="75" w:fill="F6C3A0" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ececec" w:themeColor="accent3" w:themeTint="34" w:fill="ececec" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="770" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5D5D5" w:themeColor="accent3" w:themeTint="75" w:fill="D5D5D5" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="fff2cb" w:themeColor="accent4" w:themeTint="34" w:fill="fff2cb" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="771" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFE28A" w:themeColor="accent4" w:themeTint="75" w:fill="FFE28A" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="d8e2f3" w:themeColor="accent5" w:themeTint="34" w:fill="d8e2f3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="772" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9BEE4" w:themeColor="accent5" w:themeTint="75" w:fill="A9BEE4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffffff" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="e1efd8" w:themeColor="accent6" w:themeTint="34" w:fill="e1efd8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...200 lines deleted...]
-  <w:style w:type="table" w:styleId="773">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BCDBA8" w:themeColor="accent6" w:themeTint="75" w:fill="BCDBA8" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-6">
     <w:name w:val="Grid Table 6 Colorful"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...163 lines deleted...]
-  <w:style w:type="table" w:styleId="774" w:customStyle="1">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="acccea" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="acccea" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="acccea" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="acccea" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...163 lines deleted...]
-  <w:style w:type="table" w:styleId="775" w:customStyle="1">
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...163 lines deleted...]
-  <w:style w:type="table" w:styleId="776" w:customStyle="1">
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...163 lines deleted...]
-  <w:style w:type="table" w:styleId="777" w:customStyle="1">
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...163 lines deleted...]
-  <w:style w:type="table" w:styleId="778" w:customStyle="1">
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4472c4" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...23 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...160 lines deleted...]
-  <w:style w:type="table" w:styleId="779" w:customStyle="1">
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="70ad47" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...23 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...160 lines deleted...]
-  <w:style w:type="table" w:styleId="780">
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="C-7">
     <w:name w:val="Grid Table 7 Colorful"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...34 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="781" w:customStyle="1">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="acccea" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="acccea" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...34 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="acccea" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="782" w:customStyle="1">
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ACCCEA" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DDEAF6" w:themeColor="accent1" w:themeTint="34" w:fill="DDEAF6" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ACCCEA" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...34 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="783" w:customStyle="1">
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...34 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="a5a5a5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="784" w:customStyle="1">
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...34 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="785" w:customStyle="1">
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...52 lines deleted...]
-    <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...40 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...20 lines deleted...]
-        <w:b/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...83 lines deleted...]
-  <w:style w:type="table" w:styleId="786" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...52 lines deleted...]
-    <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...40 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...20 lines deleted...]
-        <w:b/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...83 lines deleted...]
-  <w:style w:type="table" w:styleId="787">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="List Table 1 Light"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="788" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="789" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="790" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="791" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="792" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="793" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...196 lines deleted...]
-  <w:style w:type="table" w:styleId="794">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
     <w:name w:val="List Table 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="6f6f6f" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="6f6f6f" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="795" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="796" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="797" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="798" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="799" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="800" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...209 lines deleted...]
-  <w:style w:type="table" w:styleId="801">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-3">
     <w:name w:val="List Table 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="802" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="803" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="804" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="805" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="806" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="807" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...198 lines deleted...]
-  <w:style w:type="table" w:styleId="808">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-4">
     <w:name w:val="List Table 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="809" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="a2c6e7" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A2C6E7" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="810" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="f4b58a" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B58A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ED7D31" w:themeColor="accent2" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="811" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="cccccc" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CCCCCC" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="812" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="ffdb6f" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFDB6F" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFC000" w:themeColor="accent4" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="813" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="95afdd" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95AFDD" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="814" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="add394" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ADD394" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...194 lines deleted...]
-  <w:style w:type="table" w:styleId="815">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
     <w:name w:val="List Table 5 Dark"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="816" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="5b9bd5" w:themeColor="accent1" w:fill="5b9bd5" w:themeFill="accent1"/>
+      <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="817" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5B9BD5" w:themeColor="accent1" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:fill="f4b184" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="818" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:fill="c9c9c9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="819" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:fill="ffd865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="820" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:fill="8da9db" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="821" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:fill="8DA9DB" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:fill="a9d08e" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:pPr>
-[...29 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:pPr>
-[...177 lines deleted...]
-  <w:style w:type="table" w:styleId="822">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98" w:fill="A9D08E" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
     <w:name w:val="List Table 6 Colorful"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...23 lines deleted...]
-        <w:tcBorders/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...162 lines deleted...]
-  <w:style w:type="table" w:styleId="823" w:customStyle="1">
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="245a8d" w:themeColor="accent1" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="245a8d" w:themeColor="accent1" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="824" w:customStyle="1">
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="825" w:customStyle="1">
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="826" w:customStyle="1">
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="827" w:customStyle="1">
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="8da9db" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="8da9db" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="828" w:customStyle="1">
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="a9d08e" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...26 lines deleted...]
-        <w:tcBorders/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="a9d08e" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...165 lines deleted...]
-  <w:style w:type="table" w:styleId="829">
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-7">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="7f7f7f" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="830" w:customStyle="1">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="5b9bd5" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="245a8d" w:themeColor="accent1" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="245a8d" w:themeColor="accent1" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="831" w:customStyle="1">
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D5E5F4" w:themeColor="accent1" w:themeTint="40" w:fill="D5E5F4" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="f4b184" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="f4b184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="832" w:customStyle="1">
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FADECB" w:themeColor="accent2" w:themeTint="40" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F4B184" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="c9c9c9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="833" w:customStyle="1">
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E8E8E8" w:themeColor="accent3" w:themeTint="40" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C9C9C9" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="ffd865" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="ffd865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="834" w:customStyle="1">
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFEFBF" w:themeColor="accent4" w:themeTint="40" w:fill="FFEFBF" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FFD865" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="8da9db" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="8da9db" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="8da9db" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="835" w:customStyle="1">
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CFDBF0" w:themeColor="accent5" w:themeTint="40" w:fill="CFDBF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="8DA9DB" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="a9d08e" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...7 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:pPr>
-        <w:pBdr/>
-[...66 lines deleted...]
-        <w:ind/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tblPr>
-[...12 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="a9d08e" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...17 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="a9d08e" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...111 lines deleted...]
-  <w:style w:type="table" w:styleId="836" w:customStyle="1">
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEBCF" w:themeColor="accent6" w:themeTint="40" w:fill="DAEBCF" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A9D08E" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="837" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="838" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="839" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="840" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="841" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="842" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblBorders/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="843" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="595959" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="844" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="245a8d" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="245a8d" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="245A8D" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="68A2D8" w:themeColor="accent1" w:themeTint="EA" w:fill="68A2D8" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="845" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBDFF1" w:themeColor="accent1" w:themeTint="50" w:fill="CBDFF1" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="99460d" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="99460d" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99460D" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F4B184" w:themeColor="accent2" w:themeTint="97" w:fill="F4B184" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="846" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBE5D6" w:themeColor="accent2" w:themeTint="32" w:fill="FBE5D6" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="606060" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="606060" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="A5A5A5" w:themeColor="accent3" w:themeTint="FE" w:fill="A5A5A5" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="847" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ECECEC" w:themeColor="accent3" w:themeTint="34" w:fill="ECECEC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="957000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="957000" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A" w:fill="FFD865" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="848" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FFF2CB" w:themeColor="accent4" w:themeTint="34" w:fill="FFF2CB" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="254175" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="254175" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4472C4" w:themeColor="accent5" w:fill="4472C4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="849" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D8E2F3" w:themeColor="accent5" w:themeTint="34" w:fill="D8E2F3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="416429" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="416429" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="70AD47" w:themeColor="accent6" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...27 lines deleted...]
-      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...173 lines deleted...]
-  <w:style w:type="table" w:styleId="850" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E1EFD8" w:themeColor="accent6" w:themeTint="34" w:fill="E1EFD8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="d9d9d9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="d9d9d9" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="851" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="bcd6ee" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="bcd6ee" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="5B9BD5" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="852" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BCD6EE" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="f7caab" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="f7caab" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="F4B184" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="853" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAB" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="dadada" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="dadada" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="854" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="DADADA" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="ffe598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="ffe598" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFD865" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="855" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE598" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="b3c5e7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="b3c5e7" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="8DA9DB" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="table" w:styleId="856" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B3C5E7" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
-    <w:basedOn w:val="729"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="c4dfb2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="c4dfb2" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="A9D08E" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:pPr>
-[...199 lines deleted...]
-  <w:style w:type="character" w:styleId="857" w:customStyle="1">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C4DFB2" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="719"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="858" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="720"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="859" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="721"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="860" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="722"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="861" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="723"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="862" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="724"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="863" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="725"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="864" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="Заголовок 8 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="726"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="865" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="727"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="866">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="718"/>
-[...1 lines deleted...]
-    <w:link w:val="867"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
-      <w:contextualSpacing w:val="true"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="867" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="866"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Название Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="868">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="718"/>
-[...1 lines deleted...]
-    <w:link w:val="869"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="869" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="868"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="11"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="870">
+  <w:style w:type="paragraph" w:styleId="22">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="718"/>
-[...1 lines deleted...]
-    <w:link w:val="871"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="23"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:before="160"/>
-      <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="871" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
     <w:name w:val="Цитата 2 Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="870"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="872">
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="873">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="718"/>
-[...1 lines deleted...]
-    <w:link w:val="874"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2e74b5" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2e74b5" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="360" w:before="360"/>
-      <w:ind w:right="864" w:left="864"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="874" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Выделенная цитата Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="873"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="30"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="875">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="876">
+  <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="877">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="878">
+  <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="879">
+  <w:style w:type="character" w:styleId="af">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:smallCaps/>
-      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="880">
+  <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="728"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="881">
-[...2 lines deleted...]
-    <w:link w:val="882"/>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4844"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9689"/>
+        <w:tab w:val="center" w:pos="4844"/>
+        <w:tab w:val="right" w:pos="9689"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="882" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="881"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:link w:val="884"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4844"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9689"/>
+        <w:tab w:val="center" w:pos="4844"/>
+        <w:tab w:val="right" w:pos="9689"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="884" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="883"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:next w:val="718"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="44546a" w:themeColor="text2"/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="886">
+  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="718"/>
-    <w:link w:val="887"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="887" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Текст сноски Знак"/>
-    <w:basedOn w:val="728"/>
-    <w:link w:val="886"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af8">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af9">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
-[...1 lines deleted...]
-      <w:ind/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="888">
-[...1 lines deleted...]
-    <w:basedOn w:val="728"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afb">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afc">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afd">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="24">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="32">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="52">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="61">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="71">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="81">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="91">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="TOC Heading"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff0">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff1">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff2">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff3">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aff4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:pBdr/>
-[...17 lines deleted...]
-      <w:ind/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="890" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="889"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="891">
-[...1 lines deleted...]
-    <w:basedOn w:val="728"/>
+  <w:style w:type="character" w:styleId="aff5">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...249 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="31274031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="72045771">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="101732115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="111092417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="163857302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="185952345">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="618411686">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="677081985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="683169752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="768889498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="782771108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="979652611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1091120559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1327393467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1339382791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525708770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1587418800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1661543908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1681852021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1695183936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1914272113">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1936084795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2024746175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2089647898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2110078320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2114199636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2120710547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...8 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="New Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -36821,56 +19680,59 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Application>ONLYOFFICE/9.2.1.8</Application>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>311</Words>
+  <Characters>1777</Characters>
+  <Application>Microsoft Macintosh Word</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>0</ScaleCrop>
-[...5 lines deleted...]
-  </TitlesOfParts>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
   <Company/>
-  <LinksUpToDate>0</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>0</HyperlinksChanged>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2084</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>юлия Воронцова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>